--- v0 (2026-06-09)
+++ v1 (2026-10-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="CsvData" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="738" uniqueCount="736">
   <si>
     <t>Sr No.</t>
   </si>
   <si>
     <t>Name of the Audit Firm</t>
   </si>
   <si>
     <t>Contact No.</t>
   </si>
   <si>
     <t>Email ID</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Firm Registration Number</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t xml:space="preserve"> CLA INDUS VALUE CONSULTING PRIVATE LIMITED </t>
   </si>
   <si>
@@ -116,1962 +116,2196 @@
   <si>
     <t>901 Kamla Executive Park, off Andheri -Kurla Rd, Vijay Nagar Colony, J B Nagar, Andheri East, Mumbai, Maharashtra 400059</t>
   </si>
   <si>
     <t>118603W</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ANB Solutions Private Limited</t>
   </si>
   <si>
     <t>9820915320</t>
   </si>
   <si>
     <t>animesh.dutta@anbglobal.com</t>
   </si>
   <si>
     <t>U72900MH2009PTC195449</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
+    <t>ANIL KUMAR PANDEY</t>
+  </si>
+  <si>
+    <t>9899465133</t>
+  </si>
+  <si>
+    <t>anilpfca@gmail.com</t>
+  </si>
+  <si>
+    <t>UM-A-119 ANSAL PLAZA VAISHALI GHAZIABAD U.P. 201019</t>
+  </si>
+  <si>
+    <t>509402</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
     <t>ANKIT KUMAR SHARMA &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>8290055740</t>
   </si>
   <si>
     <t>ankitsharma9424@gmail.com</t>
   </si>
   <si>
     <t>G-1,G-2, KRISHAN KRIPA-1, SUBHASH NAGAR, SHASTRI NAGAR,JAIPUR-302016</t>
   </si>
   <si>
     <t>020649C</t>
   </si>
   <si>
-    <t>7</t>
+    <t>8</t>
   </si>
   <si>
     <t>APT &amp; Co. LLP</t>
   </si>
   <si>
     <t>7869063891</t>
   </si>
   <si>
     <t>cageetvijay@gmail.com</t>
   </si>
   <si>
     <t>104, Sunrise Tower, 571 MG Road, Indore-452001</t>
   </si>
   <si>
     <t>014621C</t>
   </si>
   <si>
-    <t>8</t>
+    <t>9</t>
   </si>
   <si>
     <t>ASA and Associates LLP</t>
   </si>
   <si>
     <t>9871187733</t>
   </si>
   <si>
     <t>rachit.shukla@asa.in</t>
   </si>
   <si>
     <t xml:space="preserve"> Aurobindo Tower, 81/1, Third Floor, Adchini, Aurobindo Marg, New Delhi 110017</t>
   </si>
   <si>
     <t>009571NN500006</t>
   </si>
   <si>
-    <t>9</t>
+    <t>10</t>
   </si>
   <si>
     <t>AVIJIT DUTTA</t>
   </si>
   <si>
     <t>9007187373</t>
   </si>
   <si>
     <t>avijitdutta0611@gmail.com</t>
   </si>
   <si>
     <t>134, Ananda Palit Road, Kolkata - 700014, West Bengal.</t>
   </si>
   <si>
     <t>15126173</t>
   </si>
   <si>
-    <t>10</t>
+    <t>11</t>
   </si>
   <si>
     <t>Agarwal And Dhandhania, Chartered Accountants</t>
   </si>
   <si>
     <t>9825045937</t>
   </si>
   <si>
     <t>sanjay@adcaindia.com</t>
   </si>
   <si>
     <t xml:space="preserve">204-205, C block, 4th Floor SNS Interio, Bhatar-Althan Road, Near Gujarat Gas Pump, Bhatar Char Rasta, Surat-395017, Gujarat. </t>
   </si>
   <si>
     <t>125756W</t>
   </si>
   <si>
-    <t>11</t>
+    <t>12</t>
   </si>
   <si>
     <t>Anzen Technologies Pvt. Ltd.</t>
   </si>
   <si>
     <t>8879912795</t>
   </si>
   <si>
     <t>pchandarana@anzentech.com</t>
   </si>
   <si>
     <t>Akshar Business Park, H - 3025, 3rd Floor, Plot No. 3, Sector-25, Vashi, Navi Mumbai 400703</t>
   </si>
   <si>
     <t>U72200MH2016PTC274804</t>
   </si>
   <si>
-    <t>12</t>
+    <t>13</t>
   </si>
   <si>
     <t>Arindam Halder</t>
   </si>
   <si>
     <t>9735717763</t>
   </si>
   <si>
     <t>arindam.halder@rootniklabs.com</t>
   </si>
   <si>
     <t>Meyanapur, Enayetpur, South 24 Parganas, West Bengal - 743348</t>
   </si>
   <si>
     <t>242658781</t>
   </si>
   <si>
-    <t>13</t>
+    <t>14</t>
   </si>
   <si>
     <t>Auditsphere</t>
   </si>
   <si>
     <t>8019122440</t>
   </si>
   <si>
     <t>archana.akul1327@gmail.com</t>
   </si>
   <si>
     <t>B 607 Koldongri CHS Sahar Road Parsiwada Near Solitare hotel Andheri east Mumbai Maharashtra 400099</t>
   </si>
   <si>
     <t>MH180482213</t>
   </si>
   <si>
-    <t>14</t>
+    <t>15</t>
   </si>
   <si>
     <t>Audix Techno Consulting Solutions Pvt Ltd</t>
   </si>
   <si>
     <t>7506637467</t>
   </si>
   <si>
     <t>sarthi.shinde@audixindia.in</t>
   </si>
   <si>
     <t>306, Lodha Supremus Tower 1, Wagle Estate, Road No 22, Thane West - 400 604</t>
   </si>
   <si>
     <t>U74999MH2018PTC315941</t>
   </si>
   <si>
-    <t>15</t>
+    <t>16</t>
+  </si>
+  <si>
+    <t>AuthenticOne Cybersecurity Private Limited</t>
+  </si>
+  <si>
+    <t>9160053350</t>
+  </si>
+  <si>
+    <t>kamal.sharma@authenticone.com</t>
+  </si>
+  <si>
+    <t>2nd Floor. 265,1st Main, 6th Cross Rd, Domlur, Bengaluru, Karnataka 560071</t>
+  </si>
+  <si>
+    <t>U74904KA2024PTC190852</t>
+  </si>
+  <si>
+    <t>17</t>
   </si>
   <si>
     <t>B D G &amp; CO LLP</t>
   </si>
   <si>
     <t>7615819433</t>
   </si>
   <si>
     <t>sachinhissaria@bdgin.com</t>
   </si>
   <si>
     <t>230, Blue Rose Industries Premises C S Ltd Off Western Express Highway, Borivali East Mumbai - 400066</t>
   </si>
   <si>
     <t>119739WW100900</t>
   </si>
   <si>
-    <t>16</t>
+    <t>18</t>
   </si>
   <si>
     <t>B D S &amp; CO</t>
   </si>
   <si>
     <t>9830022057</t>
   </si>
   <si>
     <t>bharatsarawgee@gmail.com</t>
   </si>
   <si>
     <t>35-A RAJA BASANT ROY ROAD 2ND FLOOR KOLKATA 700029</t>
   </si>
   <si>
     <t>326264E</t>
   </si>
   <si>
-    <t>17</t>
+    <t>19</t>
   </si>
   <si>
     <t>BDO India LLP</t>
   </si>
   <si>
     <t>9831189772</t>
   </si>
   <si>
     <t>virendrasinghi@bdo.in</t>
   </si>
   <si>
     <t>The Ruby, Level 9, NW Wing, Senapati Bapat Marg, Dadar West, Mumbai, Maharasthra - 400028</t>
   </si>
   <si>
     <t>AAB7880</t>
   </si>
   <si>
-    <t>18</t>
+    <t>20</t>
   </si>
   <si>
     <t>C RAMACHANDRAM AND CO</t>
   </si>
   <si>
     <t>9347556771</t>
   </si>
   <si>
     <t>audit@crcoca.in</t>
   </si>
   <si>
     <t>Plot No 539, Souhiti Samriddhi, 2nd Floor,   Kakatiya Hills, Road No11 Hyderabad - 500081.</t>
   </si>
   <si>
     <t>002864S</t>
   </si>
   <si>
-    <t>19</t>
+    <t>21</t>
   </si>
   <si>
     <t>CA AKARSH CHAURASIA</t>
   </si>
   <si>
     <t>8318410630</t>
   </si>
   <si>
     <t>caakarshchaurasia111@gmail.com</t>
   </si>
   <si>
     <t>SS-2 SECTOR D1 HNO-235 LDA COLONY KANPUR ROAD LUCKNOW</t>
   </si>
   <si>
     <t>446634</t>
   </si>
   <si>
-    <t>20</t>
+    <t>22</t>
   </si>
   <si>
     <t>CONTROLERA TECHNOLOGY PRIVATE LIMITED</t>
   </si>
   <si>
     <t>9920100327</t>
   </si>
   <si>
     <t>rupesh.srivastava@controlera.in</t>
   </si>
   <si>
     <t xml:space="preserve">Amarante Phase II Building no 17 Flat no 1603 Plot No 4 Sector 9E Kalamboli Node Panvel Raigarh MH 410218 Maharashtra </t>
   </si>
   <si>
     <t>U62099MH2025PTC438852</t>
   </si>
   <si>
-    <t>21</t>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Certbar Security Private Limited</t>
+  </si>
+  <si>
+    <t>6353789955</t>
+  </si>
+  <si>
+    <t>n@certbar.com</t>
+  </si>
+  <si>
+    <t>409, Sunday Hub, Ambatalavadi, Surat, GJ 395004</t>
+  </si>
+  <si>
+    <t>U72900GJ2020PTC116158</t>
+  </si>
+  <si>
+    <t>24</t>
   </si>
   <si>
     <t>Chhajed and Doshi</t>
   </si>
   <si>
     <t>9833241456</t>
   </si>
   <si>
     <t>nitesh@cndindia.com</t>
   </si>
   <si>
     <t>101, Hubtown Solaris / Solaris One, Near East West Flyover, NS Phadke Marg, Andheri East, Mumbai - 400069</t>
   </si>
   <si>
     <t>101794W</t>
   </si>
   <si>
-    <t>22</t>
+    <t>25</t>
+  </si>
+  <si>
+    <t>CoreIT Services Pvt Ltd</t>
+  </si>
+  <si>
+    <t>9920561969</t>
+  </si>
+  <si>
+    <t>pnandimath@coreitx.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Plot NO 31, 1st Floor Badheka Chembers,31 Manohardas Street ,Near Pancham Puriwala, Fort 400001</t>
+  </si>
+  <si>
+    <t>U74120MH2012FTC232690</t>
+  </si>
+  <si>
+    <t>26</t>
   </si>
   <si>
     <t>Cybertryzub Infosec Private Limited</t>
   </si>
   <si>
     <t>9873784553</t>
   </si>
   <si>
     <t>auditor@cybertryzub.in</t>
   </si>
   <si>
     <t>PLOT NO 76D UDYOG VIHAR 4 SECTOR 18</t>
   </si>
   <si>
     <t>U80904HR2019PTC081680</t>
   </si>
   <si>
-    <t>23</t>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Cypros Technologies Private Limited</t>
+  </si>
+  <si>
+    <t>9964722968</t>
+  </si>
+  <si>
+    <t>info@cypros.in</t>
+  </si>
+  <si>
+    <t>GR Samriddhi, No.273, 1st Floor, 7th Cross, Basavanapura Main Rd, near Silicon City College, Krishnarajapuram, Bengaluru, Karnataka  560036.</t>
+  </si>
+  <si>
+    <t>U69201KA2023PTC182363</t>
+  </si>
+  <si>
+    <t>28</t>
   </si>
   <si>
     <t>D R MOHNOT AND  COMPANY</t>
   </si>
   <si>
     <t>9828672555</t>
   </si>
   <si>
     <t>drmohnot@hotmail.com</t>
   </si>
   <si>
     <t>B 1 NAKSATRA PRIDE C 35 A LAJPAT MARG C SCHEME JAIPUR</t>
   </si>
   <si>
     <t>001388C</t>
   </si>
   <si>
-    <t>24</t>
+    <t>29</t>
   </si>
   <si>
     <t>D V M &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>9879977227</t>
   </si>
   <si>
     <t>darshanmankad@hotmail.com</t>
   </si>
   <si>
     <t>Sai Darshan, 3 Tagore Nagar, Off. Amin Marg, Rajkot - 360001</t>
   </si>
   <si>
     <t>132999W</t>
   </si>
   <si>
-    <t>25</t>
+    <t>30</t>
   </si>
   <si>
     <t>Dharmendrakumar Suryman Verma</t>
   </si>
   <si>
     <t>9167046463</t>
   </si>
   <si>
     <t>cadharmendraverma12@gmail.com</t>
   </si>
   <si>
     <t>B/702, Mellenium Park Building, M.P. Road, Near Vijay Society, Dombivli West Pincode 421202</t>
   </si>
   <si>
     <t>134168</t>
   </si>
   <si>
-    <t>26</t>
+    <t>31</t>
+  </si>
+  <si>
+    <t>FORENSIC CYBERTECH PVT. LTD.</t>
+  </si>
+  <si>
+    <t>8000654547</t>
+  </si>
+  <si>
+    <t>hariom.dave@forensiccybertech.com</t>
+  </si>
+  <si>
+    <t>701, SHIVARTH THE ACE, OPP SINDHU BHAVAN, NR.. K-158, BODAKDEV AHMEDABAD - 380054</t>
+  </si>
+  <si>
+    <t>U72900GJ2020PTC113684</t>
+  </si>
+  <si>
+    <t>32</t>
   </si>
   <si>
     <t>G.P. AGRAWAL &amp; CO.</t>
   </si>
   <si>
     <t>9051802250</t>
   </si>
   <si>
     <t>sanjeev.gupta@gpaco.net</t>
   </si>
   <si>
     <t>606, Diamond Heritage, 6th Floor, 16 Strand Road, Kolkata 700001.</t>
   </si>
   <si>
     <t>302082E</t>
   </si>
   <si>
-    <t>27</t>
+    <t>33</t>
   </si>
   <si>
     <t>GOPAL SHARMA AND COMPANY</t>
   </si>
   <si>
     <t>9829032565</t>
   </si>
   <si>
     <t>gopalsharmaco@gmail.com</t>
   </si>
   <si>
     <t>FLAT NO.G-2 GOLDEN PALACE, PLOT NO.L-2-A KRISHNA MARG, C-SCHEME, JAIPUR, RAJASTHAN, INDIA, 302001</t>
   </si>
   <si>
     <t>002803C</t>
   </si>
   <si>
-    <t>28</t>
+    <t>34</t>
   </si>
   <si>
     <t>GUARDIFY TECH PRIVATE LIMITED</t>
   </si>
   <si>
     <t>8451872596</t>
   </si>
   <si>
     <t>cyberaudit@guardifytech.com</t>
   </si>
   <si>
     <t>R-58 B Block-c, Maharani Enclave, Uttam Nagar, West Delhi, New Delhi, Delhi, India, 110059, West Delhi, Delhi</t>
   </si>
   <si>
     <t>U70200DL2025PTC440956</t>
   </si>
   <si>
-    <t>29</t>
+    <t>35</t>
   </si>
   <si>
     <t>ISECURION Technology &amp; Consulting Pvt Ltd</t>
   </si>
   <si>
     <t>8861201570</t>
   </si>
   <si>
     <t>manjunath@isecurion.com</t>
   </si>
   <si>
     <t xml:space="preserve">2nd floor, 670, 6th Main Road, opp. Elita Promenade, RBI Layout, JP Nagar 7th Phase, Bengaluru, Karnataka 560078 </t>
   </si>
   <si>
     <t>U72200KA2015PTC081713</t>
   </si>
   <si>
-    <t>30</t>
+    <t>36</t>
   </si>
   <si>
     <t>Indranil Datta Roy</t>
   </si>
   <si>
     <t>9339794906</t>
   </si>
   <si>
     <t>idattaroy@gmail.com</t>
   </si>
   <si>
     <t>102 B T Road, B 8/8 Uttarayan Kolkata -  700108</t>
   </si>
   <si>
     <t>323778E</t>
   </si>
   <si>
-    <t>31</t>
+    <t>37</t>
   </si>
   <si>
     <t>Info eShield Cyber solutions LLP</t>
   </si>
   <si>
     <t>9898515956</t>
   </si>
   <si>
     <t>dhaval.soni@infoeshield.com</t>
   </si>
   <si>
     <t>427, The Boulevard, Nr Pratham circle, Gallaria street Green city road, Pal, Adajan, Surat, Gujarat 395009</t>
   </si>
   <si>
     <t>AAQ1403</t>
   </si>
   <si>
-    <t>32</t>
+    <t>38</t>
   </si>
   <si>
     <t>InventOnUs Tech Pvt Ltd</t>
   </si>
   <si>
     <t>9890906719</t>
   </si>
   <si>
     <t>iou@inventonus.com</t>
   </si>
   <si>
     <t>1018, Sushma Apartment, Shukrawar Peth, Tilak Road, Swargate, Pune- 411002 India</t>
   </si>
   <si>
     <t>U74140PN2019PTC188567</t>
   </si>
   <si>
-    <t>33</t>
+    <t>39</t>
+  </si>
+  <si>
+    <t>JAIN PARAS BILALA  &amp; CO.</t>
+  </si>
+  <si>
+    <t>9314524888</t>
+  </si>
+  <si>
+    <t>pbilala@yahoo.com</t>
+  </si>
+  <si>
+    <t>50-Ka-2, Jyoti Nagar, Sahkar Marg, Jaipur, 302005, Rajasthan</t>
+  </si>
+  <si>
+    <t>011046C</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>JAIN SARAOGI &amp; CO LLP</t>
+  </si>
+  <si>
+    <t>9836184130</t>
+  </si>
+  <si>
+    <t>info@jainsaraogi.com</t>
+  </si>
+  <si>
+    <t>1, CROOKED LANE, 1ST. FLOOR, KOLKATA - 700069</t>
+  </si>
+  <si>
+    <t>305004E</t>
+  </si>
+  <si>
+    <t>41</t>
   </si>
   <si>
     <t>K. GOPAL RAO &amp; CO</t>
   </si>
   <si>
     <t>9840063269</t>
   </si>
   <si>
     <t>gkr@kgrca.in</t>
   </si>
   <si>
     <t>NEW NO 21, MOOSA STREET, T. NAGAR, CHENNAI - 600017, TAMIL NADU</t>
   </si>
   <si>
     <t>FRN000956S</t>
   </si>
   <si>
-    <t>34</t>
+    <t>42</t>
   </si>
   <si>
     <t>KARTHIK VENKATARAMAN &amp; CO</t>
   </si>
   <si>
     <t>8838637030</t>
   </si>
   <si>
     <t>kvco.cas@gmail.com</t>
   </si>
   <si>
     <t>60 11 Fourth Floor Leo Towers Athipalayam Pirivu Sathy Main Road Ganapathy Post Coimbatore 641006</t>
   </si>
   <si>
     <t>019534S</t>
   </si>
   <si>
-    <t>35</t>
+    <t>43</t>
   </si>
   <si>
     <t>KESHRI AND ASSOCIATES</t>
   </si>
   <si>
     <t>9082567581</t>
   </si>
   <si>
     <t>KACA.MUMBAI2@GMAIL.COM</t>
   </si>
   <si>
     <t>502, 5TH FLOOR, PRASAD CHAMBERS, TATA ROAD NO 2, OPERA HOUSE, MUMBAI - 400 004</t>
   </si>
   <si>
     <t>0310006E</t>
   </si>
   <si>
-    <t>36</t>
+    <t>44</t>
   </si>
   <si>
     <t>KOVVALI NAGA VENKATA GAYATHRI VARA PRAKASH</t>
   </si>
   <si>
     <t>9666765000</t>
   </si>
   <si>
     <t>PRAKASH.KOVVALI@GMAIL.COM</t>
   </si>
   <si>
     <t>Flat No 205  2nd Floor SVS Venktat Ramco  Gajularamaram Hyderabad 500055 Telangana State</t>
   </si>
   <si>
     <t>252879347</t>
   </si>
   <si>
-    <t>37</t>
+    <t>45</t>
   </si>
   <si>
     <t>Kalkin Intelligence Private Limited</t>
   </si>
   <si>
     <t>9910564888</t>
   </si>
   <si>
     <t>sales@kalkin.co.in</t>
   </si>
   <si>
     <t>1ST FLOOR, FF-88, PLOT NO.20, BLOCK-H-1/A,  Noida Sector 17 Bus Stop, Sector 63, Noida,  Gautambuddha Nagar, Uttar Pradesh, 201301</t>
   </si>
   <si>
     <t>U72300UP2014PTC065619</t>
   </si>
   <si>
-    <t>38</t>
+    <t>46</t>
   </si>
   <si>
     <t>Kirtane &amp; Pandit LLP</t>
   </si>
   <si>
     <t>9340978798</t>
   </si>
   <si>
     <t>sakshi.badhe@kirtanepandit.com</t>
   </si>
   <si>
     <t>601, 6th floor, Senapati Bapat Marg, Dadar West, Dadar, Mumbai, Maharashtra 400028</t>
   </si>
   <si>
     <t>FRM105215WW100057</t>
   </si>
   <si>
-    <t>39</t>
+    <t>47</t>
   </si>
   <si>
     <t xml:space="preserve">Kochar Consultants Private Limited </t>
   </si>
   <si>
     <t>9819845198</t>
   </si>
   <si>
     <t>empanelmentkochar@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">302, SWAPNA BHOOMI A WING NEAR PORTUGUESECHURCH S.K.BOLE ROAD DADAR WEST MUMBAI MH400028 </t>
   </si>
   <si>
     <t>24098</t>
   </si>
   <si>
-    <t>40</t>
+    <t>48</t>
   </si>
   <si>
     <t>Kratikal Tech Limited</t>
   </si>
   <si>
     <t>9651506036</t>
   </si>
   <si>
     <t>Paratosh@kratikal.com</t>
   </si>
   <si>
     <t>A-5, 5th Floor, Sector-68, Noida-201301</t>
   </si>
   <si>
     <t>U72900UP2013PLC060625</t>
   </si>
   <si>
-    <t>41</t>
+    <t>49</t>
   </si>
   <si>
     <t>Kunal Desai</t>
   </si>
   <si>
     <t>9967809613</t>
   </si>
   <si>
     <t>kunal.desai089@gmail.com</t>
   </si>
   <si>
     <t>A 703 Vrindavan Near Devnagar  Opposite Pawar Public School Saibaba Nagar Road Kandivali West Mumbai 400 067</t>
   </si>
   <si>
     <t>21174064</t>
   </si>
   <si>
-    <t>42</t>
+    <t>50</t>
   </si>
   <si>
     <t>Laxminiwas &amp; Co</t>
   </si>
   <si>
     <t>9963500010</t>
   </si>
   <si>
     <t>vijay@Lncofirm.com</t>
   </si>
   <si>
     <t>6-3-569, 4th Floor.  Above BMW Showroom. Opp. RTA Office, Khairatabad. Hyderabad, Telangana  500 082 India</t>
   </si>
   <si>
     <t>011168S</t>
   </si>
   <si>
-    <t>43</t>
+    <t>51</t>
   </si>
   <si>
     <t>Lumiverse Solutions Pvt. Ltd.</t>
   </si>
   <si>
     <t>7559451965</t>
   </si>
   <si>
     <t>ceo@lumiversesolutions.com</t>
   </si>
   <si>
     <t>S - 7, P - 9, Sharada Nagar, Near Vishwas Lawns, Gangapur Road, Nashik, Nashik, Maharashtra, India, 422013</t>
   </si>
   <si>
     <t>U74999MH2018PTC311177</t>
   </si>
   <si>
-    <t>44</t>
+    <t>52</t>
   </si>
   <si>
     <t>Lunia Ankita &amp; Co</t>
   </si>
   <si>
     <t>7700017271</t>
   </si>
   <si>
     <t>alunia4893@gmail.com</t>
   </si>
   <si>
     <t>D-314, Shubh Building, Shardha Complex, 60 Feet Road, Bhayandar West, Thane 401101</t>
   </si>
   <si>
     <t>180781</t>
   </si>
   <si>
-    <t>45</t>
+    <t>53</t>
   </si>
   <si>
     <t>M KANAGA RAAJA</t>
   </si>
   <si>
     <t>8838913684</t>
   </si>
   <si>
     <t>raja_kanaga1@rediffmail.com</t>
   </si>
   <si>
     <t>PROP.M/S. KANAGA RAAJA &amp; CO, 25, GANAPATHY AGRAHARAM , OPP TO KANNA MILK DAIRY, DINDIGUL-624001 TAMILNADU</t>
   </si>
   <si>
     <t>024162S</t>
   </si>
   <si>
-    <t>46</t>
+    <t>54</t>
   </si>
   <si>
     <t>M R V V S AND ASSOCIATES</t>
   </si>
   <si>
     <t>9680273512</t>
   </si>
   <si>
     <t>ca@mrvvs.in</t>
   </si>
   <si>
     <t>Plot No 21, Hanuman Nagar, Jodhpur M Corp, Khasra No 187, Soorsagar, Jodhpur 342008</t>
   </si>
   <si>
     <t>021411C</t>
   </si>
   <si>
-    <t>47</t>
+    <t>55</t>
   </si>
   <si>
     <t>M/s. G D APTE &amp; CO</t>
   </si>
   <si>
     <t>9011028083</t>
   </si>
   <si>
     <t>sapre.chetan@gdaca.com</t>
   </si>
   <si>
     <t>NEELKANTH BUSINESS PARK 5TH FLOOR OFFICE NO D 509 NATHANI ROAD VIDYAVIHAR WEST MUMBAI 400086</t>
   </si>
   <si>
     <t>100515W</t>
   </si>
   <si>
-    <t>48</t>
+    <t>56</t>
   </si>
   <si>
     <t>M/s. J P K D &amp; CO LLP</t>
   </si>
   <si>
     <t>9819634345</t>
   </si>
   <si>
     <t>itaudit.jpkd@gmail.com</t>
   </si>
   <si>
     <t>C2 701, Sheth Midori C Wing CHSL, Hanuman Tekdi, Dahisar East, Mumbai 400068</t>
   </si>
   <si>
     <t>ACB5678</t>
   </si>
   <si>
-    <t>49</t>
+    <t>57</t>
   </si>
   <si>
     <t>M/s. RUSHIL SONI &amp; CO</t>
   </si>
   <si>
     <t>9714528788</t>
   </si>
   <si>
     <t>abhignya.shah2u@gmail.com</t>
   </si>
   <si>
     <t>56, Management Enclave, Mansi To Lake Road, Vastrapur, Ahmedabad 380015</t>
   </si>
   <si>
     <t>134639W</t>
   </si>
   <si>
-    <t>50</t>
+    <t>58</t>
   </si>
   <si>
     <t>M/s. S A A A S &amp; CO LLP</t>
   </si>
   <si>
     <t>9566199200</t>
   </si>
   <si>
     <t>AJAY@SAAASLLP.COM</t>
   </si>
   <si>
     <t>103/16, Hardevi Chambers, Pantheon Road, 2nd floor, Egmore</t>
   </si>
   <si>
     <t>025052S</t>
   </si>
   <si>
-    <t>51</t>
+    <t>59</t>
   </si>
   <si>
     <t>M/s. S D P M &amp; CO</t>
   </si>
   <si>
-    <t>abhignya.shah@sdco.co.in</t>
+    <t>compliance@sdpmco.com</t>
   </si>
   <si>
     <t>1016, Anand Mangal-III, Opp. Core House, Apollo City Centre Lane, Nr Parimal Cross Roads, Ambawadi, Ahmedabad38 0015</t>
   </si>
   <si>
     <t>126741W</t>
   </si>
   <si>
-    <t>52</t>
+    <t>60</t>
   </si>
   <si>
     <t>MAHESHWARI KESHAV AND COMPANY</t>
   </si>
   <si>
     <t>7575066099</t>
   </si>
   <si>
     <t>OFFICE@ARTHAVITTA.COM</t>
   </si>
   <si>
     <t>D 1001 samarpan towers ghatlodiya ahmedabad 380061</t>
   </si>
   <si>
     <t>148100W</t>
   </si>
   <si>
-    <t>53</t>
+    <t>61</t>
   </si>
   <si>
     <t>MAKK &amp; CO</t>
   </si>
   <si>
     <t>7738881982</t>
   </si>
   <si>
     <t>CAKAVITAM@MAKK.CO.IN</t>
   </si>
   <si>
     <t>605, MANISH CHAMBERS, ABOVE KOTAK BANK, SONAWALA LANE, GOREGAON EAST, MUMBAI - 400063</t>
   </si>
   <si>
     <t>117246W</t>
   </si>
   <si>
-    <t>54</t>
+    <t>62</t>
   </si>
   <si>
     <t>MANISH KUMAR AGARWAL</t>
   </si>
   <si>
     <t>9831414735</t>
   </si>
   <si>
     <t>agarwalmanish13@hotmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">Vivek Vihar, Phase III, Building A 2, Second Floor, Flat No. 204, 493/C/A, G T Road South, Howrah 711102, West Bengal </t>
   </si>
   <si>
     <t>059324</t>
   </si>
   <si>
-    <t>55</t>
+    <t>63</t>
   </si>
   <si>
     <t>MUKESH KHANDELWAL</t>
   </si>
   <si>
     <t>9831074455</t>
   </si>
   <si>
     <t>khandelwalmukesh76@gmail.com</t>
   </si>
   <si>
     <t>4/3K/79 HO-CHI-MINH Sarani, Behala Sarsuna, Kolkata 700061</t>
   </si>
   <si>
     <t>FCA059118</t>
   </si>
   <si>
-    <t>56</t>
+    <t>64</t>
   </si>
   <si>
     <t>Macksofy Technologies Pvt Ltd</t>
   </si>
   <si>
     <t>9930824239</t>
   </si>
   <si>
     <t>dhwani@macksofy.com</t>
   </si>
   <si>
     <t>309, 3rd floor, Fortune Square Society, Motilal Nehru Nagar, Bandra Kurla Complex, Bandra East, Mumbai 400051</t>
   </si>
   <si>
     <t>U72900MH2014PTC259761</t>
   </si>
   <si>
-    <t>57</t>
+    <t>65</t>
   </si>
   <si>
     <t>MitKat Advisory Services Private Limited</t>
   </si>
   <si>
     <t>9990809840</t>
   </si>
   <si>
     <t>inder.chaudhry@mitkatadvisory.com</t>
   </si>
   <si>
     <t>511 Ascot Centre Adjacent to Hilton Hotel Sahar Road Andheri East Mumbai 400099 Maharashtra</t>
   </si>
   <si>
     <t>U74900MH2010PTC207302</t>
   </si>
   <si>
-    <t>58</t>
+    <t>66</t>
   </si>
   <si>
     <t>Mohd Parvez Khan</t>
   </si>
   <si>
     <t>8898009242</t>
   </si>
   <si>
     <t>mohdparvez@digitaltrack.in</t>
   </si>
   <si>
     <t>96, Mathura Bhavan, Flat No. D-308, 2nd Floor, D.S.P. Road, Dadar East, Mumbai - 400014</t>
   </si>
   <si>
     <t>252771512</t>
   </si>
   <si>
-    <t>59</t>
+    <t>67</t>
   </si>
   <si>
     <t>NISHAJ INFOSOLUTIONS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>8826777664</t>
   </si>
   <si>
     <t>jatin@nishajinfosolutions.com</t>
   </si>
   <si>
     <t>House Number 170 Ground Floor Block E PKT 16 Sector 8 Rohini New Delhi, North West, Delhi, Delhi, India, 110085</t>
   </si>
   <si>
     <t>U72900DL2021PTC385533</t>
   </si>
   <si>
-    <t>60</t>
+    <t>68</t>
   </si>
   <si>
     <t>NUK Nine Information Security Auditors LLP</t>
   </si>
   <si>
     <t>9167911739</t>
   </si>
   <si>
     <t>deepesh@nuk9.in</t>
   </si>
   <si>
     <t>E-702, Arjun, NL Complex, Anand Nagar, Dahisar East, Mumbai - 400068</t>
   </si>
   <si>
     <t>AAB0795</t>
   </si>
   <si>
-    <t>61</t>
+    <t>69</t>
   </si>
   <si>
     <t>Nachiket Deepak Pendharkar</t>
   </si>
   <si>
     <t>8097538138</t>
   </si>
   <si>
     <t>nachiketdp@icai.org</t>
   </si>
   <si>
     <t>Near Vasant Vihar, 2nd Floor, Flat No 8/ 203, Siddhachal Ph 2, Off. Pokhran Road No. 2, Apna Bazar, Thane, Thane, Maharashtra, 400610</t>
   </si>
   <si>
     <t>232156895</t>
   </si>
   <si>
-    <t>62</t>
+    <t>70</t>
   </si>
   <si>
     <t>Nilesh Upadhyay</t>
   </si>
   <si>
     <t>8169286142</t>
   </si>
   <si>
     <t>nileshu65@gmail.com</t>
   </si>
   <si>
     <t>A-301, Saryu Apartment,  Sahakar Gram, Ashok Nagar, Kandivali-east,  Mumbai-400,101</t>
   </si>
   <si>
     <t>221939546</t>
   </si>
   <si>
-    <t>63</t>
+    <t>71</t>
   </si>
   <si>
     <t>Niranjan &amp; Narayan, Chartered Accountants</t>
   </si>
   <si>
     <t>9849554040</t>
   </si>
   <si>
     <t>caniranjan@yahoo.com</t>
   </si>
   <si>
     <t>7-1-28/1/A/21, 21, Park Avenue Colony, Shyamkaran Road, Ameerpet, Hyderabad, Telangana, 500016</t>
   </si>
   <si>
     <t>005899S</t>
   </si>
   <si>
-    <t>64</t>
+    <t>72</t>
   </si>
   <si>
     <t>P C Bhandari &amp; Co.</t>
   </si>
   <si>
     <t>9158001588</t>
   </si>
   <si>
     <t>ajay.bhandari@pcbhandari.com</t>
   </si>
   <si>
     <t>M-502, Mayuresh Srishti, Infront of Asian Paints, LBS Road, Bhandup West, Mumbai-400078</t>
   </si>
   <si>
     <t>114079W</t>
   </si>
   <si>
-    <t>65</t>
+    <t>73</t>
   </si>
   <si>
     <t>P M NAHATA &amp; CO</t>
   </si>
   <si>
     <t>9824312705</t>
   </si>
   <si>
     <t>PMNAHATA@GMAIL.COM</t>
   </si>
   <si>
     <t>708, INDRAPRASTH BUSINESS HOUSE, AMAR SOCIETY, NEAR VIJAY CROSS ROAD, NAVRANGPURA, AHMEDABAD - 380009</t>
   </si>
   <si>
     <t>127484W</t>
   </si>
   <si>
-    <t>66</t>
+    <t>74</t>
   </si>
   <si>
     <t>PARIN NARENDRABHAI KAPADIA</t>
   </si>
   <si>
     <t>9725533431</t>
   </si>
   <si>
     <t>kapadiaparin@yahoo.com</t>
   </si>
   <si>
     <t>703, MALTI ASSOCIATION, OPP. SWEETHOME SOCIETY, MANEKBAUG, AHMEDABAD - 380015</t>
   </si>
   <si>
     <t>169503</t>
   </si>
   <si>
-    <t>67</t>
+    <t>75</t>
   </si>
   <si>
     <t>PKF Consulting Services LLP</t>
   </si>
   <si>
     <t>9930944217</t>
   </si>
   <si>
     <t>venkatesh.k@pkf.co.in</t>
   </si>
   <si>
     <t>406, 4th Floor, Madhava Building, Bandra Kurla Complex, Bandra East, Mumbai 400051</t>
   </si>
   <si>
     <t>AAB6826</t>
   </si>
   <si>
-    <t>68</t>
+    <t>76</t>
   </si>
   <si>
     <t>PREETY AGARWAL</t>
   </si>
   <si>
     <t>8582809868</t>
   </si>
   <si>
     <t>acapreety01@gmail.com</t>
   </si>
   <si>
     <t>105/15, GIRISH GHOSH ROAD, LILUAH, HOWRAH - 711204</t>
   </si>
   <si>
     <t>330543E</t>
   </si>
   <si>
-    <t>69</t>
+    <t>77</t>
   </si>
   <si>
     <t>PRINCE JAIN AND COMPANY</t>
   </si>
   <si>
     <t>9869481384</t>
   </si>
   <si>
     <t>PJC4@YMAIL.COM</t>
   </si>
   <si>
     <t>7, BRITE CHSL, 2ND FLOOR, AGYARI LANE, TEMBHI NAKA, THANE WEST - 400601</t>
   </si>
   <si>
     <t>113887</t>
   </si>
   <si>
-    <t>70</t>
+    <t>78</t>
   </si>
   <si>
     <t>Parag Dave &amp; Co</t>
   </si>
   <si>
     <t>9898206602</t>
   </si>
   <si>
     <t>parag@caparagdave.in</t>
   </si>
   <si>
     <t>F/711 7TH FLR, TITANIUM CITY CENTRE BUSINESS PARK, NR SACHIN TOWER, 100FT ANAND NAGAR RD, SATELLITE, AHMEDABAD, GUJARAT, INDIA, 380015</t>
   </si>
   <si>
     <t>130046W</t>
   </si>
   <si>
-    <t>71</t>
+    <t>79</t>
   </si>
   <si>
     <t>Prasanna Chandrashekhar Joshi</t>
   </si>
   <si>
     <t>9689424628</t>
   </si>
   <si>
     <t>prasanna@prasannajoshico.com</t>
   </si>
   <si>
     <t>7 Rama Apartment Gopal Park Old Pandit Colony Nashik 422002</t>
   </si>
   <si>
     <t>CISA19155574</t>
   </si>
   <si>
-    <t>72</t>
+    <t>80</t>
   </si>
   <si>
     <t>QSEAP INFOTECH PRIVATE LIMITED</t>
   </si>
   <si>
     <t>8879023134</t>
   </si>
   <si>
     <t>infosec@qseap.com</t>
   </si>
   <si>
     <t>First Floor, Building No 04, Sector - 03, Millenium Business Park, MIDC Industrial Area, Mahape, Navi Mumbai, Maharashtra 400710</t>
   </si>
   <si>
     <t>U74120MH2011PTC224133</t>
   </si>
   <si>
-    <t>73</t>
+    <t>81</t>
   </si>
   <si>
     <t>Qadit System and Solutions Private Limited</t>
   </si>
   <si>
     <t>9444019232</t>
   </si>
   <si>
     <t>vijay@qadit.com</t>
   </si>
   <si>
     <t>2nd Floor Old No.10A New, No.7, VOC 2nd Main Rd, VOC Colony, Kodambakkam, Chennai, Tamil Nadu 600024.</t>
   </si>
   <si>
     <t>U74220TN2001PTC047647</t>
   </si>
   <si>
-    <t>74</t>
+    <t>82</t>
   </si>
   <si>
     <t xml:space="preserve">RAJ K SRI AND CO </t>
   </si>
   <si>
     <t>8595337973</t>
   </si>
   <si>
     <t>vivek.arya989@gmail.com</t>
   </si>
   <si>
     <t>202-A , 2nd floor arunachal Building , barakhamba road</t>
   </si>
   <si>
     <t>014141N</t>
   </si>
   <si>
-    <t>75</t>
+    <t>83</t>
+  </si>
+  <si>
+    <t>RAJASHI SHOME</t>
+  </si>
+  <si>
+    <t>8910436505</t>
+  </si>
+  <si>
+    <t>rajashi.shome.1@gmail.com</t>
+  </si>
+  <si>
+    <t>38 Purnadas Road Kolkata  700029</t>
+  </si>
+  <si>
+    <t>19156529</t>
+  </si>
+  <si>
+    <t>84</t>
   </si>
   <si>
     <t>RAJENDRA HIRAWAT</t>
   </si>
   <si>
     <t>9836004582</t>
   </si>
   <si>
     <t>info.rhassociates@gmail.com</t>
   </si>
   <si>
     <t>P38, VIVEKANANDA PARK, B. T. ROAD, AGARPARA, KOLKATA  700058</t>
   </si>
   <si>
     <t>327827E</t>
   </si>
   <si>
-    <t>76</t>
+    <t>85</t>
   </si>
   <si>
     <t>RMT AND ASSOCIATES</t>
   </si>
   <si>
     <t>9722031093</t>
   </si>
   <si>
     <t>sedanimayank@gmail.com</t>
   </si>
   <si>
     <t>317 KRISHNA CON ARC-2 TAGORE ROAD RAJKOT 360002</t>
   </si>
   <si>
     <t>152737</t>
   </si>
   <si>
-    <t>77</t>
+    <t>86</t>
   </si>
   <si>
     <t>Rajnish Kumar Agrawal</t>
   </si>
   <si>
     <t>9871837802</t>
   </si>
   <si>
     <t>rajnishkumaragrawal@gmail.com</t>
   </si>
   <si>
     <t>24/24, Rahul Apartment, Ansari Road, Darya Ganj, New Delhi 110002</t>
   </si>
   <si>
     <t>072913</t>
   </si>
   <si>
-    <t>78</t>
+    <t>87</t>
   </si>
   <si>
     <t>Rakesh Tulsidas Chaturvedi</t>
   </si>
   <si>
     <t>9867564075</t>
   </si>
   <si>
     <t>rakesh@pareshrakesh.in</t>
   </si>
   <si>
     <t>103 Namrata CHS bldg no 15 link road shashtri nagar goregaon west mumbai - 400104</t>
   </si>
   <si>
     <t>102075</t>
   </si>
   <si>
-    <t>79</t>
+    <t>88</t>
   </si>
   <si>
     <t>Riskbricks Solutions Private Limited</t>
   </si>
   <si>
     <t>9205303901</t>
   </si>
   <si>
     <t>infosec.auditor@riskbricks.com</t>
   </si>
   <si>
     <t>A-48, A Block, Sector 71, Noida, Uttar Pradesh 201306</t>
   </si>
   <si>
     <t>U72900UP2020PTC138588</t>
   </si>
   <si>
-    <t>80</t>
+    <t>89</t>
   </si>
   <si>
     <t>Rohit Dhoot</t>
   </si>
   <si>
     <t>9970034352</t>
   </si>
   <si>
     <t>carohitrdhoot@gmail.com</t>
   </si>
   <si>
     <t>Shop No 2, Shreeji Shopping Center, New Adgaon Naka, Panchavati, Nashik 422003.</t>
   </si>
   <si>
     <t>252879240</t>
   </si>
   <si>
-    <t>81</t>
+    <t>90</t>
   </si>
   <si>
     <t>S R Ragavendra</t>
   </si>
   <si>
     <t>9841580288</t>
   </si>
   <si>
     <t>ragavendra.sr@gmail.com</t>
   </si>
   <si>
     <t>44 West Mada Street, Maduravoyal, Chennai - 600095</t>
   </si>
   <si>
     <t>1949085</t>
   </si>
   <si>
-    <t>82</t>
+    <t>91</t>
+  </si>
+  <si>
+    <t>S. THOLIA &amp; CO.</t>
+  </si>
+  <si>
+    <t>9829108707</t>
+  </si>
+  <si>
+    <t>stholia@gmail.com</t>
+  </si>
+  <si>
+    <t>506, SHALIMAR COMPLEX, CHURCH LANE, M.I. ROAD, JAIPUR 302001</t>
+  </si>
+  <si>
+    <t>003655C</t>
+  </si>
+  <si>
+    <t>92</t>
   </si>
   <si>
     <t>SANDEEP RATANLAL MAHESHWARI</t>
   </si>
   <si>
     <t>9820295630</t>
   </si>
   <si>
     <t>compliancemasters@gmail.com</t>
   </si>
   <si>
     <t>905, RAJENDRA RATNA, MAHESH NAGAR, S V ROAD, GOREGAON WEST, MUMBAI 400104</t>
   </si>
   <si>
     <t>103293</t>
   </si>
   <si>
-    <t>83</t>
+    <t>93</t>
   </si>
   <si>
     <t>SANJEEV OMPRAKASH GARG &amp; CO.</t>
   </si>
   <si>
     <t>9893635111</t>
   </si>
   <si>
     <t>sanjeevomprakashgarg@gmail.com</t>
   </si>
   <si>
     <t>B 141, DOCTOR GOVIND NARAYAN SINGH MODEL TOWN CHUNA BHATTI BHOPAL 462016</t>
   </si>
   <si>
     <t>008773C</t>
   </si>
   <si>
-    <t>84</t>
+    <t>94</t>
   </si>
   <si>
     <t>SECUNATIX CONSULTANTS PRIVATE LIMITED</t>
   </si>
   <si>
     <t>9930966766</t>
   </si>
   <si>
     <t>info@secunatix.com</t>
   </si>
   <si>
     <t>C/31, Rashtra Sarathi CHS, Deendayal Nagar, Navghar Road, Mulund East, Mumbai 400081.</t>
   </si>
   <si>
     <t>U72900MH2018PTC305396</t>
   </si>
   <si>
-    <t>85</t>
+    <t>95</t>
   </si>
   <si>
     <t>SHAH AND JHAVERI</t>
   </si>
   <si>
     <t>9879302620</t>
   </si>
   <si>
     <t>write2pbs123@gmail.com</t>
   </si>
   <si>
     <t>406, Scarlet Business Hub, Opp. Ankur School, Mahalaxmi Five Roads, Paldi, Ahmedabad-380007</t>
   </si>
   <si>
     <t>132007W</t>
   </si>
   <si>
-    <t>86</t>
+    <t>96</t>
+  </si>
+  <si>
+    <t>SISA Information Security Pvt Ltd.</t>
+  </si>
+  <si>
+    <t>9663588388</t>
+  </si>
+  <si>
+    <t>togarati.girija@sisainfosec.com</t>
+  </si>
+  <si>
+    <t>No. 79, Road No. 9, KIADB IT PARK, Arebinnamangala Village, Jala Hobli, Bengaluru, Karnataka - 562149, India.</t>
+  </si>
+  <si>
+    <t>U72900KA1982PTC004747</t>
+  </si>
+  <si>
+    <t>97</t>
   </si>
   <si>
     <t>SOLETI ASSOCIATES</t>
   </si>
   <si>
     <t>9940154072</t>
   </si>
   <si>
     <t>soletiassociates@gmail.com</t>
   </si>
   <si>
     <t>16 AGASTHYA NAGAR , HALLS ROAD , KILPAUK , CHENNAI - 600010</t>
   </si>
   <si>
     <t>006148S</t>
   </si>
   <si>
-    <t>87</t>
+    <t>98</t>
   </si>
   <si>
     <t>SSKA &amp; COMPANY</t>
   </si>
   <si>
     <t>9821855636</t>
   </si>
   <si>
     <t>ska@theska.in</t>
   </si>
   <si>
     <t>328, CHAMPAKLAL INDUSTRIAL ESTATE, SION KOLIWADA ROAD, SION EAST, MUMBAI - 400022</t>
   </si>
   <si>
     <t>153887W</t>
   </si>
   <si>
-    <t>88</t>
+    <t>99</t>
   </si>
   <si>
     <t>SUBHASH KANAGARAJ</t>
   </si>
   <si>
     <t>8826781754</t>
   </si>
   <si>
     <t>subhashchristophre@gmail.com</t>
   </si>
   <si>
     <t>E-126, 1St Floor, Jeewan Park, Uttam Nagar, New Delhi, Pin 110059</t>
   </si>
   <si>
     <t>263071604</t>
   </si>
   <si>
-    <t>89</t>
+    <t>100</t>
   </si>
   <si>
     <t>SUMIT GARG</t>
   </si>
   <si>
     <t>9953590686</t>
   </si>
   <si>
     <t>smccafirm@gmail.com</t>
   </si>
   <si>
     <t>616, LAXMIDEEP BUILDING, LAXMI NAGAR DISTRICT CENTRE, LAXMI NAGAR, DELHI-110092</t>
   </si>
   <si>
     <t>506945</t>
   </si>
   <si>
-    <t>90</t>
+    <t>101</t>
   </si>
   <si>
     <t>SUNDARAM &amp; SRINIVASAN</t>
   </si>
   <si>
     <t>9952941373</t>
   </si>
   <si>
     <t>RKRISHNAN@SUNDARAMANDSRINIVASAN.CO.IN</t>
   </si>
   <si>
     <t>NO 23 CP RAMASWAMY ROAD, ALWARPET CHENNAI 600018</t>
   </si>
   <si>
     <t>004207S</t>
   </si>
   <si>
-    <t>91</t>
+    <t>102</t>
   </si>
   <si>
     <t>SURENDER KUMAR PROP. KAMBOJ SURENDER &amp; COMPANY</t>
   </si>
   <si>
     <t>9416269717</t>
   </si>
   <si>
     <t>kambojsk6@gmail.com</t>
   </si>
   <si>
     <t>2165, FIRST FLOOR, SECTOR-17, HUDA, JAGADHRI-135003</t>
   </si>
   <si>
     <t>501771</t>
   </si>
   <si>
-    <t>92</t>
+    <t>103</t>
   </si>
   <si>
     <t>Sameer Bajaj</t>
   </si>
   <si>
     <t>9831026606</t>
   </si>
   <si>
     <t>sameersbajaj@gmail.com</t>
   </si>
   <si>
     <t>Merlin Lakeview, 104 Bidhan Nagar Road, Kolkata 700067</t>
   </si>
   <si>
     <t>324274E</t>
   </si>
   <si>
-    <t>93</t>
+    <t>104</t>
   </si>
   <si>
     <t>Secedge Consultancy Pvt Ltd</t>
   </si>
   <si>
     <t>8828321309</t>
   </si>
   <si>
     <t>secedgecpl@gmail.com</t>
   </si>
   <si>
     <t>Sh04 MS Neev Buil And Dev Pl150 Sec 10 Panchanand  Taloja Panvel Maharashtra, India 410206</t>
   </si>
   <si>
     <t>U62013MH2023PTC399849</t>
   </si>
   <si>
-    <t>94</t>
+    <t>105</t>
   </si>
   <si>
     <t>Secmark Consultancy Limited</t>
   </si>
   <si>
     <t>9665994200</t>
   </si>
   <si>
     <t>infosec.sales@secmark.in</t>
   </si>
   <si>
     <t>36  227 RDP 10 Sector VI Charkop Kandivali West Mumbai Maharashtra 400067</t>
   </si>
   <si>
     <t>L67190MH2011PLC220404</t>
   </si>
   <si>
-    <t>95</t>
+    <t>106</t>
   </si>
   <si>
     <t>Shieldbyte Infosec Pvt Ltd</t>
   </si>
   <si>
     <t>8779784050</t>
   </si>
   <si>
     <t>shieldbyteinfosec@gmail.com</t>
   </si>
   <si>
     <t>MICL, 1301 &amp; 1302 Aardhya Four Point, Naidu Colony, Pant Nagar, Ghatkopar</t>
   </si>
   <si>
     <t>U74999MH2018PTC318462</t>
   </si>
   <si>
-    <t>96</t>
+    <t>107</t>
   </si>
   <si>
     <t>Shilpi Gupta</t>
   </si>
   <si>
     <t>7982247540</t>
   </si>
   <si>
     <t>shilpibindal9@gmail.com</t>
   </si>
   <si>
     <t xml:space="preserve">79, Aashirwad Apartment, I P Extension, Patparganj, I. P. Extension, East Delhi, Delhi, 110092 </t>
   </si>
   <si>
     <t>252839594</t>
   </si>
   <si>
-    <t>97</t>
+    <t>108</t>
   </si>
   <si>
     <t>Shiv Charan Shukla</t>
   </si>
   <si>
     <t>9674273017</t>
   </si>
   <si>
     <t>shukla328511e@gmail.com</t>
   </si>
   <si>
     <t>19 Tara Chand Dutta Street, Kolkata - 700073</t>
   </si>
   <si>
     <t>069393</t>
   </si>
   <si>
-    <t>98</t>
+    <t>109</t>
   </si>
   <si>
     <t>Shivani Desai</t>
   </si>
   <si>
     <t>9981733006</t>
   </si>
   <si>
     <t>shivani.guptaa285@gmail.com</t>
   </si>
   <si>
     <t>A 703 Vrindavan near Devnagar opposite Pawar Public School off saibaba Nagar Road Kandivali West Mumbai 400067</t>
   </si>
   <si>
     <t>232208755</t>
   </si>
   <si>
-    <t>99</t>
+    <t>110</t>
   </si>
   <si>
     <t>Subramaniam Lakshminarayanan</t>
   </si>
   <si>
     <t>9940100141</t>
   </si>
   <si>
     <t>SUBBU@DIGITALTRACK.IN</t>
   </si>
   <si>
     <t>NO. 9, VINAYAKAR KOIL STREET, VENKATAPURAM, LITTLE MOUNT, SAIDAPET, CHENNAI - 600015</t>
   </si>
   <si>
     <t>1192528</t>
   </si>
   <si>
-    <t>100</t>
+    <t>111</t>
   </si>
   <si>
     <t>TAPAS MAJUMDER</t>
   </si>
   <si>
     <t>9874482924</t>
   </si>
   <si>
     <t>tapashguitar@gmail.com</t>
   </si>
   <si>
     <t>34/1, Lake Town, Block -B, Kolkata - 700089</t>
   </si>
   <si>
     <t>16134902</t>
   </si>
   <si>
-    <t>101</t>
+    <t>112</t>
   </si>
   <si>
     <t>TIJIL CONSULTANCY SERVICES PRIVATE LIMITED</t>
   </si>
   <si>
     <t>9818659944</t>
   </si>
   <si>
     <t>tcpladvisory@yahoo.com</t>
   </si>
   <si>
     <t>111 TIRUPATI PLAZA A-212/C STREET NO 01 SHAKARPUR DELHI -110092</t>
   </si>
   <si>
     <t>U74140DL2010PTC206740</t>
   </si>
   <si>
-    <t>102</t>
+    <t>113</t>
   </si>
   <si>
     <t>TechD Cybersecurity Limited</t>
   </si>
   <si>
     <t>7069113334</t>
   </si>
   <si>
     <t>nikhil.t@techdefence.com</t>
   </si>
   <si>
     <t>9th Floor, Abhishree Adroit, Near Mansi Circle, Judges Bunglow Road, Nyay Marg, Vastrapur, Ahmedabad, Gujarat 380015</t>
   </si>
   <si>
     <t>U72900GJ2017PLC095215</t>
   </si>
   <si>
-    <t>103</t>
+    <t>114</t>
+  </si>
+  <si>
+    <t>TenCiphers Private Limited</t>
+  </si>
+  <si>
+    <t>9818487923</t>
+  </si>
+  <si>
+    <t>tenciphers@gmail.com</t>
+  </si>
+  <si>
+    <t>1236, Top Floor, Sector-37, Faridabad, Mathura Road Faridabad, Haryana, India, 121003</t>
+  </si>
+  <si>
+    <t>132221</t>
+  </si>
+  <si>
+    <t>115</t>
   </si>
   <si>
     <t>V C Shah &amp; Co</t>
   </si>
   <si>
     <t>9820803335</t>
   </si>
   <si>
     <t>viralshah@vcshah.com</t>
   </si>
   <si>
     <t>205-206, Regent Chambers, 2nd Floor, Jamnalal Bajaj Road, 208, Nariman Point, Mumbai - 400021</t>
   </si>
   <si>
     <t>109818W</t>
   </si>
   <si>
-    <t>104</t>
+    <t>116</t>
   </si>
   <si>
     <t>VIJAY GARG &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>9314503871</t>
   </si>
   <si>
     <t>info@vijaygargasso.com</t>
   </si>
   <si>
     <t>C-121-A , ABHYAM 3rd Floor , Lalkothi , Opp Jyoti Nagar Police Station , Jaipur 302015 , Rajasthan</t>
   </si>
   <si>
     <t>007501C</t>
   </si>
   <si>
-    <t>105</t>
+    <t>117</t>
   </si>
   <si>
     <t>VIJAY SARAOGI</t>
   </si>
   <si>
     <t>9903311101</t>
   </si>
   <si>
     <t>vsaraoginco@gmail.com</t>
   </si>
   <si>
     <t>71 BRB BASU ROAD, B 527, 5TH FLOOR, KOLKATA - 700001</t>
   </si>
   <si>
     <t>322297E</t>
   </si>
   <si>
-    <t>106</t>
+    <t>118</t>
   </si>
   <si>
     <t>VIVEK KHANNA AND COMPANY</t>
   </si>
   <si>
     <t>9415044729</t>
   </si>
   <si>
     <t>officecasanjayag@gmail.com</t>
   </si>
   <si>
     <t>7/108-A, Swaroop Nagar, Kanpur, Behind Mithas Sweets, 208002</t>
   </si>
   <si>
     <t>006521C</t>
   </si>
   <si>
-    <t>107</t>
+    <t>119</t>
   </si>
   <si>
     <t xml:space="preserve">VRDK &amp; CO </t>
   </si>
   <si>
     <t>9426545586</t>
   </si>
   <si>
     <t>TAPADIYA@VRDK.IN</t>
   </si>
   <si>
     <t>506, Shitiratna, Panchvati Cross Road, CG Road, Ahmedabad-380006</t>
   </si>
   <si>
     <t>110796W</t>
   </si>
   <si>
-    <t>108</t>
+    <t>120</t>
   </si>
   <si>
     <t>Vishnupriya Sajeeve Nath</t>
   </si>
   <si>
     <t>8652665580</t>
   </si>
   <si>
     <t>vishnupriya.s.nath@gmail.com</t>
   </si>
   <si>
     <t>A 505 Suraj Complex. Sector 36 , Plot 2 &amp; 21. Kamothe. Mansarovar. Navi Mumbai - 410209</t>
   </si>
   <si>
     <t>232225006</t>
   </si>
   <si>
-    <t>109</t>
+    <t>121</t>
   </si>
   <si>
     <t>YCRJ AND ASSOCIATES</t>
   </si>
   <si>
     <t>9448087238</t>
   </si>
   <si>
     <t>info@ycrjca.com</t>
   </si>
   <si>
     <t>NO. 236, 3RD FLOOR, 14TH MAIN F BLOCK SAHAKARNAGAR BENGALURU -560092</t>
   </si>
   <si>
     <t>006927S</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>eSecurify Technologies LLP</t>
+  </si>
+  <si>
+    <t>9975939696</t>
+  </si>
+  <si>
+    <t>parankush27@gmail.com</t>
+  </si>
+  <si>
+    <t>G-110, Titanium City Center, 100 Feet Anand Nagar Rd, near Sachin Tower, Ahmedabad, Gujarat 380015</t>
+  </si>
+  <si>
+    <t>AAI1487</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:F123"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
@@ -3061,211 +3295,211 @@
       </c>
       <c r="B51" t="s">
         <v>300</v>
       </c>
       <c r="C51" t="s">
         <v>301</v>
       </c>
       <c r="D51" t="s">
         <v>302</v>
       </c>
       <c r="E51" t="s">
         <v>303</v>
       </c>
       <c r="F51" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>305</v>
       </c>
       <c r="B52" t="s">
         <v>306</v>
       </c>
       <c r="C52" t="s">
-        <v>295</v>
+        <v>307</v>
       </c>
       <c r="D52" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E52" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="F52" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B53" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C53" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D53" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E53" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F53" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B54" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C54" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D54" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E54" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F54" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B55" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C55" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D55" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E55" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="F55" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B56" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C56" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D56" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E56" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="F56" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B57" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C57" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D57" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E57" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F57" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B58" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C58" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D58" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E58" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F58" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B59" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C59" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D59" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E59" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F59" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B60" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C60" t="s">
-        <v>354</v>
+        <v>343</v>
       </c>
       <c r="D60" t="s">
         <v>355</v>
       </c>
       <c r="E60" t="s">
         <v>356</v>
       </c>
       <c r="F60" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
         <v>358</v>
       </c>
       <c r="B61" t="s">
         <v>359</v>
       </c>
       <c r="C61" t="s">
         <v>360</v>
       </c>
       <c r="D61" t="s">
         <v>361</v>
       </c>
       <c r="E61" t="s">
@@ -4231,44 +4465,304 @@
       <c r="E109" t="s">
         <v>650</v>
       </c>
       <c r="F109" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
         <v>652</v>
       </c>
       <c r="B110" t="s">
         <v>653</v>
       </c>
       <c r="C110" t="s">
         <v>654</v>
       </c>
       <c r="D110" t="s">
         <v>655</v>
       </c>
       <c r="E110" t="s">
         <v>656</v>
       </c>
       <c r="F110" t="s">
         <v>657</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>658</v>
+      </c>
+      <c r="B111" t="s">
+        <v>659</v>
+      </c>
+      <c r="C111" t="s">
+        <v>660</v>
+      </c>
+      <c r="D111" t="s">
+        <v>661</v>
+      </c>
+      <c r="E111" t="s">
+        <v>662</v>
+      </c>
+      <c r="F111" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>664</v>
+      </c>
+      <c r="B112" t="s">
+        <v>665</v>
+      </c>
+      <c r="C112" t="s">
+        <v>666</v>
+      </c>
+      <c r="D112" t="s">
+        <v>667</v>
+      </c>
+      <c r="E112" t="s">
+        <v>668</v>
+      </c>
+      <c r="F112" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>670</v>
+      </c>
+      <c r="B113" t="s">
+        <v>671</v>
+      </c>
+      <c r="C113" t="s">
+        <v>672</v>
+      </c>
+      <c r="D113" t="s">
+        <v>673</v>
+      </c>
+      <c r="E113" t="s">
+        <v>674</v>
+      </c>
+      <c r="F113" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>676</v>
+      </c>
+      <c r="B114" t="s">
+        <v>677</v>
+      </c>
+      <c r="C114" t="s">
+        <v>678</v>
+      </c>
+      <c r="D114" t="s">
+        <v>679</v>
+      </c>
+      <c r="E114" t="s">
+        <v>680</v>
+      </c>
+      <c r="F114" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>682</v>
+      </c>
+      <c r="B115" t="s">
+        <v>683</v>
+      </c>
+      <c r="C115" t="s">
+        <v>684</v>
+      </c>
+      <c r="D115" t="s">
+        <v>685</v>
+      </c>
+      <c r="E115" t="s">
+        <v>686</v>
+      </c>
+      <c r="F115" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>688</v>
+      </c>
+      <c r="B116" t="s">
+        <v>689</v>
+      </c>
+      <c r="C116" t="s">
+        <v>690</v>
+      </c>
+      <c r="D116" t="s">
+        <v>691</v>
+      </c>
+      <c r="E116" t="s">
+        <v>692</v>
+      </c>
+      <c r="F116" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>694</v>
+      </c>
+      <c r="B117" t="s">
+        <v>695</v>
+      </c>
+      <c r="C117" t="s">
+        <v>696</v>
+      </c>
+      <c r="D117" t="s">
+        <v>697</v>
+      </c>
+      <c r="E117" t="s">
+        <v>698</v>
+      </c>
+      <c r="F117" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>700</v>
+      </c>
+      <c r="B118" t="s">
+        <v>701</v>
+      </c>
+      <c r="C118" t="s">
+        <v>702</v>
+      </c>
+      <c r="D118" t="s">
+        <v>703</v>
+      </c>
+      <c r="E118" t="s">
+        <v>704</v>
+      </c>
+      <c r="F118" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>706</v>
+      </c>
+      <c r="B119" t="s">
+        <v>707</v>
+      </c>
+      <c r="C119" t="s">
+        <v>708</v>
+      </c>
+      <c r="D119" t="s">
+        <v>709</v>
+      </c>
+      <c r="E119" t="s">
+        <v>710</v>
+      </c>
+      <c r="F119" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>712</v>
+      </c>
+      <c r="B120" t="s">
+        <v>713</v>
+      </c>
+      <c r="C120" t="s">
+        <v>714</v>
+      </c>
+      <c r="D120" t="s">
+        <v>715</v>
+      </c>
+      <c r="E120" t="s">
+        <v>716</v>
+      </c>
+      <c r="F120" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>718</v>
+      </c>
+      <c r="B121" t="s">
+        <v>719</v>
+      </c>
+      <c r="C121" t="s">
+        <v>720</v>
+      </c>
+      <c r="D121" t="s">
+        <v>721</v>
+      </c>
+      <c r="E121" t="s">
+        <v>722</v>
+      </c>
+      <c r="F121" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>724</v>
+      </c>
+      <c r="B122" t="s">
+        <v>725</v>
+      </c>
+      <c r="C122" t="s">
+        <v>726</v>
+      </c>
+      <c r="D122" t="s">
+        <v>727</v>
+      </c>
+      <c r="E122" t="s">
+        <v>728</v>
+      </c>
+      <c r="F122" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>730</v>
+      </c>
+      <c r="B123" t="s">
+        <v>731</v>
+      </c>
+      <c r="C123" t="s">
+        <v>732</v>
+      </c>
+      <c r="D123" t="s">
+        <v>733</v>
+      </c>
+      <c r="E123" t="s">
+        <v>734</v>
+      </c>
+      <c r="F123" t="s">
+        <v>735</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>